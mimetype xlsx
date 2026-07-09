--- v0 (2026-05-22)
+++ v1 (2026-07-09)
@@ -7,107 +7,113 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <workbookPr autoCompressPictures="1"/>
   <bookViews>
     <workbookView tabRatio="600"/>
   </bookViews>
   <sheets>
     <sheet name="Rangliste" sheetId="1" r:id="rId3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="25" uniqueCount="19">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="21">
   <si>
     <t xml:space="preserve">Rang</t>
   </si>
   <si>
     <t xml:space="preserve">Name</t>
   </si>
   <si>
     <t xml:space="preserve">Vorname</t>
   </si>
   <si>
     <t xml:space="preserve">Jahrgang</t>
   </si>
   <si>
     <t xml:space="preserve">Verein</t>
   </si>
   <si>
     <t xml:space="preserve">Sportgerät1</t>
   </si>
   <si>
     <t xml:space="preserve">Sportgerät2</t>
   </si>
   <si>
     <t xml:space="preserve">Total1</t>
   </si>
   <si>
     <t xml:space="preserve">Total2</t>
   </si>
   <si>
     <t xml:space="preserve">Resultat</t>
   </si>
   <si>
+    <t xml:space="preserve">Pfiffner</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Martin</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Wartau SV</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KAR</t>
+  </si>
+  <si>
     <t xml:space="preserve">Schlegel</t>
   </si>
   <si>
     <t xml:space="preserve">Hardy</t>
   </si>
   <si>
-    <t xml:space="preserve">Wartau SV</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Lampert</t>
   </si>
   <si>
     <t xml:space="preserve">Rainer</t>
   </si>
   <si>
     <t xml:space="preserve">Gabathuler</t>
   </si>
   <si>
     <t xml:space="preserve">Mathias</t>
   </si>
   <si>
-    <t xml:space="preserve">weaponShort_G300_5703</t>
+    <t xml:space="preserve">Stgw 57-03</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
@@ -122,182 +128,214 @@
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView tabSelected="1" showRuler="1" showOutlineSymbols="1" defaultGridColor="1" colorId="64" zoomScale="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5.28515625" bestFit="1" customWidth="1" collapsed="1"/>
     <col min="2" max="2" width="10.7109375" bestFit="1" customWidth="1" collapsed="1"/>
     <col min="3" max="3" width="8.85546875" bestFit="1" customWidth="1" collapsed="1"/>
     <col min="4" max="4" width="8.5703125" bestFit="1" customWidth="1" collapsed="1"/>
     <col min="5" max="5" width="10.140625" bestFit="1" customWidth="1" collapsed="1"/>
-    <col min="6" max="6" width="23.28515625" bestFit="1" customWidth="1" collapsed="1"/>
-    <col min="7" max="7" width="23.28515625" bestFit="1" customWidth="1" collapsed="1"/>
+    <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1" collapsed="1"/>
+    <col min="7" max="7" width="11.140625" bestFit="1" customWidth="1" collapsed="1"/>
     <col min="8" max="8" width="6.42578125" bestFit="1" customWidth="1" collapsed="1"/>
     <col min="9" max="9" width="6.42578125" bestFit="1" customWidth="1" collapsed="1"/>
     <col min="10" max="10" width="8" bestFit="1" customWidth="1" collapsed="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2">
-        <v>1954</v>
+        <v>1948</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" t="s">
         <v>13</v>
       </c>
       <c r="H2">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="I2">
         <v>138</v>
       </c>
       <c r="J2">
-        <v>319</v>
+        <v>320</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>14</v>
       </c>
       <c r="C3" t="s">
         <v>15</v>
       </c>
       <c r="D3">
-        <v>1970</v>
+        <v>1954</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
         <v>13</v>
       </c>
       <c r="G3" t="s">
         <v>13</v>
       </c>
       <c r="H3">
-        <v>176</v>
+        <v>181</v>
       </c>
       <c r="I3">
         <v>138</v>
       </c>
       <c r="J3">
-        <v>314</v>
+        <v>319</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>16</v>
       </c>
       <c r="C4" t="s">
         <v>17</v>
       </c>
       <c r="D4">
-        <v>1956</v>
+        <v>1970</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" t="s">
+        <v>13</v>
+      </c>
+      <c r="H4">
+        <v>176</v>
+      </c>
+      <c r="I4">
+        <v>138</v>
+      </c>
+      <c r="J4">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>4</v>
+      </c>
+      <c r="B5" t="s">
         <v>18</v>
       </c>
-      <c r="G4" t="s">
-[...2 lines deleted...]
-      <c r="H4">
+      <c r="C5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D5">
+        <v>1956</v>
+      </c>
+      <c r="E5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F5" t="s">
+        <v>20</v>
+      </c>
+      <c r="G5" t="s">
+        <v>20</v>
+      </c>
+      <c r="H5">
         <v>179</v>
       </c>
-      <c r="I4">
+      <c r="I5">
         <v>130</v>
       </c>
-      <c r="J4">
+      <c r="J5">
         <v>309</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <Application>NPOI</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>NPOI</dc:creator>
 </coreProperties>
 </file>