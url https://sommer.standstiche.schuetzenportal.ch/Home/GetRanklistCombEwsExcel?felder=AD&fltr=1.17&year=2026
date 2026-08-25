--- v1 (2026-07-09)
+++ v2 (2026-08-25)
@@ -7,98 +7,104 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <workbookPr autoCompressPictures="1"/>
   <bookViews>
     <workbookView tabRatio="600"/>
   </bookViews>
   <sheets>
     <sheet name="Rangliste" sheetId="1" r:id="rId3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="21">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="35" uniqueCount="23">
   <si>
     <t xml:space="preserve">Rang</t>
   </si>
   <si>
     <t xml:space="preserve">Name</t>
   </si>
   <si>
     <t xml:space="preserve">Vorname</t>
   </si>
   <si>
     <t xml:space="preserve">Jahrgang</t>
   </si>
   <si>
     <t xml:space="preserve">Verein</t>
   </si>
   <si>
     <t xml:space="preserve">Sportgerät1</t>
   </si>
   <si>
     <t xml:space="preserve">Sportgerät2</t>
   </si>
   <si>
     <t xml:space="preserve">Total1</t>
   </si>
   <si>
     <t xml:space="preserve">Total2</t>
   </si>
   <si>
     <t xml:space="preserve">Resultat</t>
   </si>
   <si>
     <t xml:space="preserve">Pfiffner</t>
   </si>
   <si>
     <t xml:space="preserve">Martin</t>
   </si>
   <si>
     <t xml:space="preserve">Wartau SV</t>
   </si>
   <si>
     <t xml:space="preserve">KAR</t>
   </si>
   <si>
     <t xml:space="preserve">Schlegel</t>
   </si>
   <si>
     <t xml:space="preserve">Hardy</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schmid</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Markus</t>
   </si>
   <si>
     <t xml:space="preserve">Lampert</t>
   </si>
   <si>
     <t xml:space="preserve">Rainer</t>
   </si>
   <si>
     <t xml:space="preserve">Gabathuler</t>
   </si>
   <si>
     <t xml:space="preserve">Mathias</t>
   </si>
   <si>
     <t xml:space="preserve">Stgw 57-03</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
@@ -232,110 +238,140 @@
         <v>15</v>
       </c>
       <c r="D3">
         <v>1954</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
         <v>13</v>
       </c>
       <c r="G3" t="s">
         <v>13</v>
       </c>
       <c r="H3">
         <v>181</v>
       </c>
       <c r="I3">
         <v>138</v>
       </c>
       <c r="J3">
         <v>319</v>
       </c>
     </row>
     <row r="4">
-      <c r="A4">
-[...1 lines deleted...]
-      </c>
+      <c r="A4"/>
       <c r="B4" t="s">
         <v>16</v>
       </c>
       <c r="C4" t="s">
         <v>17</v>
       </c>
       <c r="D4">
-        <v>1970</v>
+        <v>1971</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
       <c r="G4" t="s">
         <v>13</v>
       </c>
       <c r="H4">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="I4">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="J4">
-        <v>314</v>
+        <v>319</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>18</v>
       </c>
       <c r="C5" t="s">
         <v>19</v>
       </c>
       <c r="D5">
+        <v>1970</v>
+      </c>
+      <c r="E5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H5">
+        <v>176</v>
+      </c>
+      <c r="I5">
+        <v>138</v>
+      </c>
+      <c r="J5">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>5</v>
+      </c>
+      <c r="B6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D6">
         <v>1956</v>
       </c>
-      <c r="E5" t="s">
-[...8 lines deleted...]
-      <c r="H5">
+      <c r="E6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F6" t="s">
+        <v>22</v>
+      </c>
+      <c r="G6" t="s">
+        <v>22</v>
+      </c>
+      <c r="H6">
         <v>179</v>
       </c>
-      <c r="I5">
+      <c r="I6">
         <v>130</v>
       </c>
-      <c r="J5">
+      <c r="J6">
         <v>309</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <Application>NPOI</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>NPOI</dc:creator>
 </coreProperties>
 </file>