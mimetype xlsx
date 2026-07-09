--- v0 (2026-04-08)
+++ v1 (2026-07-09)
@@ -7,74 +7,329 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <workbookPr autoCompressPictures="1"/>
   <bookViews>
     <workbookView tabRatio="600"/>
   </bookViews>
   <sheets>
     <sheet name="Wanderpreis" sheetId="1" r:id="rId3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="8" uniqueCount="8">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="223" uniqueCount="93">
   <si>
     <t xml:space="preserve">Name</t>
   </si>
   <si>
     <t xml:space="preserve">Vorname</t>
   </si>
   <si>
     <t xml:space="preserve">Jahrgang</t>
   </si>
   <si>
     <t xml:space="preserve">Sportgeraet</t>
   </si>
   <si>
     <t xml:space="preserve">Verein</t>
   </si>
   <si>
     <t xml:space="preserve">HD</t>
   </si>
   <si>
     <t xml:space="preserve">BestND</t>
   </si>
   <si>
     <t xml:space="preserve">Total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Brunschwiler</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Othmar</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FG</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bettwiesen-Tobel Schlossschützen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hollenstein</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Daniel</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Meier</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Martin</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stgw 90</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hubert</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stgw 57-03</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Saxer</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Yves</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Andreas</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Koster</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flammer</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Roman</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Koster - Thoma</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Iris</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Granwehr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sandra</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Falk</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Susanne</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Strässle</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lia</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Peter</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Eugen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Höneisen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Aurelia</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Portmann</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hugo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Krähemann</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Markus</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stagw</t>
+  </si>
+  <si>
+    <t xml:space="preserve"/>
+  </si>
+  <si>
+    <t xml:space="preserve">Koller</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Albert</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jucker</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Margrith</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Oertig</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gamper</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Silvan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bosshard</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rolf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kreis</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zihlschlacht FSG</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jessica</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ramon</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Thalmann</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Elia</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Amriswil SG</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zumsteg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Widmer</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Erhard</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Keller</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Felix</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Brühlmann</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tschirky</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kurt</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Egli</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jost</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Blindenbacher</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bruno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schimke</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Julian</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sager</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Angela</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Liz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bernhard</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stadler</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stefan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Willy</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sutter</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Christian</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mancarella</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Antonio</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Daniela</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Janine</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schmid</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Micha</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Aadorf VS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kornmaier</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pius</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salenstein Stand</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
@@ -84,84 +339,1280 @@
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView tabSelected="1" showRuler="1" showOutlineSymbols="1" defaultGridColor="1" colorId="64" zoomScale="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="6.140625" bestFit="1" customWidth="1" collapsed="1"/>
-    <col min="2" max="2" width="8.85546875" bestFit="1" customWidth="1" collapsed="1"/>
+    <col min="1" max="1" width="14" bestFit="1" customWidth="1" collapsed="1"/>
+    <col min="2" max="2" width="9" bestFit="1" customWidth="1" collapsed="1"/>
     <col min="3" max="3" width="8.5703125" bestFit="1" customWidth="1" collapsed="1"/>
     <col min="4" max="4" width="11.140625" bestFit="1" customWidth="1" collapsed="1"/>
-    <col min="5" max="5" width="6.7109375" bestFit="1" customWidth="1" collapsed="1"/>
+    <col min="5" max="5" width="30.28515625" bestFit="1" customWidth="1" collapsed="1"/>
     <col min="6" max="6" width="3.7109375" bestFit="1" customWidth="1" collapsed="1"/>
     <col min="7" max="7" width="7.42578125" bestFit="1" customWidth="1" collapsed="1"/>
     <col min="8" max="8" width="5.42578125" bestFit="1" customWidth="1" collapsed="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B2" t="s">
+        <v>9</v>
+      </c>
+      <c r="C2">
+        <v>1954</v>
+      </c>
+      <c r="D2" t="s">
+        <v>10</v>
+      </c>
+      <c r="E2" t="s">
+        <v>11</v>
+      </c>
+      <c r="F2">
+        <v>97</v>
+      </c>
+      <c r="G2">
+        <v>98</v>
+      </c>
+      <c r="H2">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>12</v>
+      </c>
+      <c r="B3" t="s">
+        <v>13</v>
+      </c>
+      <c r="C3">
+        <v>1963</v>
+      </c>
+      <c r="D3" t="s">
+        <v>10</v>
+      </c>
+      <c r="E3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F3">
+        <v>95</v>
+      </c>
+      <c r="G3">
+        <v>98</v>
+      </c>
+      <c r="H3">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4">
+        <v>1987</v>
+      </c>
+      <c r="D4" t="s">
+        <v>16</v>
+      </c>
+      <c r="E4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F4">
+        <v>94</v>
+      </c>
+      <c r="G4">
+        <v>97</v>
+      </c>
+      <c r="H4">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B5" t="s">
+        <v>17</v>
+      </c>
+      <c r="C5">
+        <v>1964</v>
+      </c>
+      <c r="D5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E5" t="s">
+        <v>11</v>
+      </c>
+      <c r="F5">
+        <v>94</v>
+      </c>
+      <c r="G5">
+        <v>95</v>
+      </c>
+      <c r="H5">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>19</v>
+      </c>
+      <c r="B6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C6">
+        <v>2003</v>
+      </c>
+      <c r="D6" t="s">
+        <v>16</v>
+      </c>
+      <c r="E6" t="s">
+        <v>11</v>
+      </c>
+      <c r="F6">
+        <v>89</v>
+      </c>
+      <c r="G6">
+        <v>94</v>
+      </c>
+      <c r="H6">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" t="s">
+        <v>21</v>
+      </c>
+      <c r="C7">
+        <v>1993</v>
+      </c>
+      <c r="D7" t="s">
+        <v>16</v>
+      </c>
+      <c r="E7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F7">
+        <v>91</v>
+      </c>
+      <c r="G7">
+        <v>91</v>
+      </c>
+      <c r="H7">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>22</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8">
+        <v>1968</v>
+      </c>
+      <c r="D8" t="s">
+        <v>18</v>
+      </c>
+      <c r="E8" t="s">
+        <v>11</v>
+      </c>
+      <c r="F8">
+        <v>88</v>
+      </c>
+      <c r="G8">
+        <v>93</v>
+      </c>
+      <c r="H8">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>23</v>
+      </c>
+      <c r="B9" t="s">
+        <v>24</v>
+      </c>
+      <c r="C9">
+        <v>1977</v>
+      </c>
+      <c r="D9" t="s">
+        <v>16</v>
+      </c>
+      <c r="E9" t="s">
+        <v>11</v>
+      </c>
+      <c r="F9">
+        <v>91</v>
+      </c>
+      <c r="G9">
+        <v>87</v>
+      </c>
+      <c r="H9">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>25</v>
+      </c>
+      <c r="B10" t="s">
+        <v>26</v>
+      </c>
+      <c r="C10">
+        <v>1977</v>
+      </c>
+      <c r="D10" t="s">
+        <v>16</v>
+      </c>
+      <c r="E10" t="s">
+        <v>11</v>
+      </c>
+      <c r="F10">
+        <v>89</v>
+      </c>
+      <c r="G10">
+        <v>89</v>
+      </c>
+      <c r="H10">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>27</v>
+      </c>
+      <c r="B11" t="s">
+        <v>28</v>
+      </c>
+      <c r="C11">
+        <v>1978</v>
+      </c>
+      <c r="D11" t="s">
+        <v>16</v>
+      </c>
+      <c r="E11" t="s">
+        <v>11</v>
+      </c>
+      <c r="F11">
+        <v>90</v>
+      </c>
+      <c r="G11">
+        <v>83</v>
+      </c>
+      <c r="H11">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>29</v>
+      </c>
+      <c r="B12" t="s">
+        <v>30</v>
+      </c>
+      <c r="C12">
+        <v>1964</v>
+      </c>
+      <c r="D12" t="s">
+        <v>16</v>
+      </c>
+      <c r="E12" t="s">
+        <v>11</v>
+      </c>
+      <c r="F12">
+        <v>86</v>
+      </c>
+      <c r="G12">
+        <v>84</v>
+      </c>
+      <c r="H12">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>31</v>
+      </c>
+      <c r="B13" t="s">
+        <v>32</v>
+      </c>
+      <c r="C13">
+        <v>2005</v>
+      </c>
+      <c r="D13" t="s">
+        <v>16</v>
+      </c>
+      <c r="E13" t="s">
+        <v>11</v>
+      </c>
+      <c r="F13">
+        <v>82</v>
+      </c>
+      <c r="G13">
+        <v>83</v>
+      </c>
+      <c r="H13">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>33</v>
+      </c>
+      <c r="B14" t="s">
+        <v>34</v>
+      </c>
+      <c r="C14">
+        <v>1945</v>
+      </c>
+      <c r="D14" t="s">
+        <v>16</v>
+      </c>
+      <c r="E14" t="s">
+        <v>11</v>
+      </c>
+      <c r="F14">
+        <v>86</v>
+      </c>
+      <c r="G14">
+        <v>78</v>
+      </c>
+      <c r="H14">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>35</v>
+      </c>
+      <c r="B15" t="s">
+        <v>36</v>
+      </c>
+      <c r="C15">
+        <v>2011</v>
+      </c>
+      <c r="D15" t="s">
+        <v>16</v>
+      </c>
+      <c r="E15" t="s">
+        <v>11</v>
+      </c>
+      <c r="F15">
+        <v>77</v>
+      </c>
+      <c r="G15">
+        <v>86</v>
+      </c>
+      <c r="H15">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>37</v>
+      </c>
+      <c r="B16" t="s">
+        <v>38</v>
+      </c>
+      <c r="C16">
+        <v>1949</v>
+      </c>
+      <c r="D16" t="s">
+        <v>16</v>
+      </c>
+      <c r="E16" t="s">
+        <v>11</v>
+      </c>
+      <c r="F16">
+        <v>78</v>
+      </c>
+      <c r="G16">
+        <v>84</v>
+      </c>
+      <c r="H16">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>39</v>
+      </c>
+      <c r="B17" t="s">
+        <v>40</v>
+      </c>
+      <c r="C17">
+        <v>1965</v>
+      </c>
+      <c r="D17" t="s">
+        <v>41</v>
+      </c>
+      <c r="E17" t="s">
+        <v>11</v>
+      </c>
+      <c r="F17">
+        <v>96</v>
+      </c>
+      <c r="G17" t="s">
+        <v>42</v>
+      </c>
+      <c r="H17">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="s">
+        <v>43</v>
+      </c>
+      <c r="B18" t="s">
+        <v>44</v>
+      </c>
+      <c r="C18">
+        <v>1961</v>
+      </c>
+      <c r="D18" t="s">
+        <v>16</v>
+      </c>
+      <c r="E18" t="s">
+        <v>11</v>
+      </c>
+      <c r="F18">
+        <v>95</v>
+      </c>
+      <c r="G18" t="s">
+        <v>42</v>
+      </c>
+      <c r="H18">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s">
+        <v>45</v>
+      </c>
+      <c r="B19" t="s">
+        <v>46</v>
+      </c>
+      <c r="C19">
+        <v>1959</v>
+      </c>
+      <c r="D19" t="s">
+        <v>16</v>
+      </c>
+      <c r="E19" t="s">
+        <v>11</v>
+      </c>
+      <c r="F19">
+        <v>95</v>
+      </c>
+      <c r="G19" t="s">
+        <v>42</v>
+      </c>
+      <c r="H19">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="s">
+        <v>47</v>
+      </c>
+      <c r="B20" t="s">
+        <v>33</v>
+      </c>
+      <c r="C20">
+        <v>1984</v>
+      </c>
+      <c r="D20" t="s">
+        <v>16</v>
+      </c>
+      <c r="E20" t="s">
+        <v>11</v>
+      </c>
+      <c r="F20">
+        <v>94</v>
+      </c>
+      <c r="G20" t="s">
+        <v>42</v>
+      </c>
+      <c r="H20">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>48</v>
+      </c>
+      <c r="B21" t="s">
+        <v>49</v>
+      </c>
+      <c r="C21">
+        <v>1991</v>
+      </c>
+      <c r="D21" t="s">
+        <v>16</v>
+      </c>
+      <c r="E21" t="s">
+        <v>11</v>
+      </c>
+      <c r="F21">
+        <v>93</v>
+      </c>
+      <c r="G21" t="s">
+        <v>42</v>
+      </c>
+      <c r="H21">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="s">
+        <v>50</v>
+      </c>
+      <c r="B22" t="s">
+        <v>51</v>
+      </c>
+      <c r="C22">
+        <v>1981</v>
+      </c>
+      <c r="D22" t="s">
+        <v>41</v>
+      </c>
+      <c r="E22" t="s">
+        <v>11</v>
+      </c>
+      <c r="F22">
+        <v>93</v>
+      </c>
+      <c r="G22" t="s">
+        <v>42</v>
+      </c>
+      <c r="H22">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="s">
+        <v>52</v>
+      </c>
+      <c r="B23" t="s">
+        <v>33</v>
+      </c>
+      <c r="C23">
+        <v>1964</v>
+      </c>
+      <c r="D23" t="s">
+        <v>18</v>
+      </c>
+      <c r="E23" t="s">
+        <v>53</v>
+      </c>
+      <c r="F23">
+        <v>93</v>
+      </c>
+      <c r="G23" t="s">
+        <v>42</v>
+      </c>
+      <c r="H23">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="s">
+        <v>12</v>
+      </c>
+      <c r="B24" t="s">
+        <v>54</v>
+      </c>
+      <c r="C24">
+        <v>1993</v>
+      </c>
+      <c r="D24" t="s">
+        <v>16</v>
+      </c>
+      <c r="E24" t="s">
+        <v>11</v>
+      </c>
+      <c r="F24">
+        <v>92</v>
+      </c>
+      <c r="G24" t="s">
+        <v>42</v>
+      </c>
+      <c r="H24">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="s">
+        <v>22</v>
+      </c>
+      <c r="B25" t="s">
+        <v>55</v>
+      </c>
+      <c r="C25">
+        <v>2002</v>
+      </c>
+      <c r="D25" t="s">
+        <v>16</v>
+      </c>
+      <c r="E25" t="s">
+        <v>11</v>
+      </c>
+      <c r="F25">
+        <v>91</v>
+      </c>
+      <c r="G25" t="s">
+        <v>42</v>
+      </c>
+      <c r="H25">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="s">
+        <v>56</v>
+      </c>
+      <c r="B26" t="s">
+        <v>57</v>
+      </c>
+      <c r="C26">
+        <v>2001</v>
+      </c>
+      <c r="D26" t="s">
+        <v>16</v>
+      </c>
+      <c r="E26" t="s">
+        <v>58</v>
+      </c>
+      <c r="F26">
+        <v>91</v>
+      </c>
+      <c r="G26" t="s">
+        <v>42</v>
+      </c>
+      <c r="H26">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="s">
+        <v>59</v>
+      </c>
+      <c r="B27" t="s">
+        <v>33</v>
+      </c>
+      <c r="C27">
+        <v>1970</v>
+      </c>
+      <c r="D27" t="s">
+        <v>16</v>
+      </c>
+      <c r="E27" t="s">
+        <v>11</v>
+      </c>
+      <c r="F27">
+        <v>90</v>
+      </c>
+      <c r="G27" t="s">
+        <v>42</v>
+      </c>
+      <c r="H27">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="s">
+        <v>60</v>
+      </c>
+      <c r="B28" t="s">
+        <v>61</v>
+      </c>
+      <c r="C28">
+        <v>1960</v>
+      </c>
+      <c r="D28" t="s">
+        <v>16</v>
+      </c>
+      <c r="E28" t="s">
+        <v>11</v>
+      </c>
+      <c r="F28">
+        <v>90</v>
+      </c>
+      <c r="G28" t="s">
+        <v>42</v>
+      </c>
+      <c r="H28">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="s">
+        <v>62</v>
+      </c>
+      <c r="B29" t="s">
+        <v>63</v>
+      </c>
+      <c r="C29">
+        <v>1954</v>
+      </c>
+      <c r="D29" t="s">
+        <v>16</v>
+      </c>
+      <c r="E29" t="s">
+        <v>11</v>
+      </c>
+      <c r="F29">
+        <v>89</v>
+      </c>
+      <c r="G29" t="s">
+        <v>42</v>
+      </c>
+      <c r="H29">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="s">
+        <v>64</v>
+      </c>
+      <c r="B30" t="s">
+        <v>40</v>
+      </c>
+      <c r="C30">
+        <v>1946</v>
+      </c>
+      <c r="D30" t="s">
+        <v>16</v>
+      </c>
+      <c r="E30" t="s">
+        <v>53</v>
+      </c>
+      <c r="F30">
+        <v>89</v>
+      </c>
+      <c r="G30" t="s">
+        <v>42</v>
+      </c>
+      <c r="H30">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="s">
+        <v>65</v>
+      </c>
+      <c r="B31" t="s">
+        <v>66</v>
+      </c>
+      <c r="C31">
+        <v>1971</v>
+      </c>
+      <c r="D31" t="s">
+        <v>18</v>
+      </c>
+      <c r="E31" t="s">
+        <v>11</v>
+      </c>
+      <c r="F31">
+        <v>88</v>
+      </c>
+      <c r="G31" t="s">
+        <v>42</v>
+      </c>
+      <c r="H31">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="s">
+        <v>67</v>
+      </c>
+      <c r="B32" t="s">
+        <v>68</v>
+      </c>
+      <c r="C32">
+        <v>1968</v>
+      </c>
+      <c r="D32" t="s">
+        <v>16</v>
+      </c>
+      <c r="E32" t="s">
+        <v>11</v>
+      </c>
+      <c r="F32">
+        <v>88</v>
+      </c>
+      <c r="G32" t="s">
+        <v>42</v>
+      </c>
+      <c r="H32">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="s">
+        <v>69</v>
+      </c>
+      <c r="B33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C33">
+        <v>1971</v>
+      </c>
+      <c r="D33" t="s">
+        <v>18</v>
+      </c>
+      <c r="E33" t="s">
+        <v>53</v>
+      </c>
+      <c r="F33">
+        <v>87</v>
+      </c>
+      <c r="G33" t="s">
+        <v>42</v>
+      </c>
+      <c r="H33">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="s">
+        <v>56</v>
+      </c>
+      <c r="B34" t="s">
+        <v>71</v>
+      </c>
+      <c r="C34">
+        <v>2004</v>
+      </c>
+      <c r="D34" t="s">
+        <v>16</v>
+      </c>
+      <c r="E34" t="s">
+        <v>11</v>
+      </c>
+      <c r="F34">
+        <v>86</v>
+      </c>
+      <c r="G34" t="s">
+        <v>42</v>
+      </c>
+      <c r="H34">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="s">
+        <v>27</v>
+      </c>
+      <c r="B35" t="s">
+        <v>51</v>
+      </c>
+      <c r="C35">
+        <v>1971</v>
+      </c>
+      <c r="D35" t="s">
+        <v>16</v>
+      </c>
+      <c r="E35" t="s">
+        <v>11</v>
+      </c>
+      <c r="F35">
+        <v>86</v>
+      </c>
+      <c r="G35" t="s">
+        <v>42</v>
+      </c>
+      <c r="H35">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="s">
+        <v>72</v>
+      </c>
+      <c r="B36" t="s">
+        <v>73</v>
+      </c>
+      <c r="C36">
+        <v>1988</v>
+      </c>
+      <c r="D36" t="s">
+        <v>16</v>
+      </c>
+      <c r="E36" t="s">
+        <v>11</v>
+      </c>
+      <c r="F36">
+        <v>85</v>
+      </c>
+      <c r="G36" t="s">
+        <v>42</v>
+      </c>
+      <c r="H36">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="s">
+        <v>74</v>
+      </c>
+      <c r="B37" t="s">
+        <v>75</v>
+      </c>
+      <c r="C37">
+        <v>1986</v>
+      </c>
+      <c r="D37" t="s">
+        <v>16</v>
+      </c>
+      <c r="E37" t="s">
+        <v>53</v>
+      </c>
+      <c r="F37">
+        <v>85</v>
+      </c>
+      <c r="G37" t="s">
+        <v>42</v>
+      </c>
+      <c r="H37">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="s">
+        <v>12</v>
+      </c>
+      <c r="B38" t="s">
+        <v>76</v>
+      </c>
+      <c r="C38">
+        <v>1962</v>
+      </c>
+      <c r="D38" t="s">
+        <v>16</v>
+      </c>
+      <c r="E38" t="s">
+        <v>11</v>
+      </c>
+      <c r="F38">
+        <v>84</v>
+      </c>
+      <c r="G38" t="s">
+        <v>42</v>
+      </c>
+      <c r="H38">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="s">
+        <v>8</v>
+      </c>
+      <c r="B39" t="s">
+        <v>77</v>
+      </c>
+      <c r="C39">
+        <v>1948</v>
+      </c>
+      <c r="D39" t="s">
+        <v>16</v>
+      </c>
+      <c r="E39" t="s">
+        <v>11</v>
+      </c>
+      <c r="F39">
+        <v>83</v>
+      </c>
+      <c r="G39" t="s">
+        <v>42</v>
+      </c>
+      <c r="H39">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" t="s">
+        <v>78</v>
+      </c>
+      <c r="B40" t="s">
+        <v>79</v>
+      </c>
+      <c r="C40">
+        <v>1963</v>
+      </c>
+      <c r="D40" t="s">
+        <v>18</v>
+      </c>
+      <c r="E40" t="s">
+        <v>53</v>
+      </c>
+      <c r="F40">
+        <v>82</v>
+      </c>
+      <c r="G40" t="s">
+        <v>42</v>
+      </c>
+      <c r="H40">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="s">
+        <v>35</v>
+      </c>
+      <c r="B41" t="s">
+        <v>80</v>
+      </c>
+      <c r="C41">
+        <v>1947</v>
+      </c>
+      <c r="D41" t="s">
+        <v>16</v>
+      </c>
+      <c r="E41" t="s">
+        <v>11</v>
+      </c>
+      <c r="F41">
+        <v>82</v>
+      </c>
+      <c r="G41" t="s">
+        <v>42</v>
+      </c>
+      <c r="H41">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="s">
+        <v>81</v>
+      </c>
+      <c r="B42" t="s">
+        <v>82</v>
+      </c>
+      <c r="C42">
+        <v>1960</v>
+      </c>
+      <c r="D42" t="s">
+        <v>18</v>
+      </c>
+      <c r="E42" t="s">
+        <v>11</v>
+      </c>
+      <c r="F42">
+        <v>81</v>
+      </c>
+      <c r="G42" t="s">
+        <v>42</v>
+      </c>
+      <c r="H42">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="s">
+        <v>83</v>
+      </c>
+      <c r="B43" t="s">
+        <v>84</v>
+      </c>
+      <c r="C43">
+        <v>1977</v>
+      </c>
+      <c r="D43" t="s">
+        <v>16</v>
+      </c>
+      <c r="E43" t="s">
+        <v>11</v>
+      </c>
+      <c r="F43">
+        <v>78</v>
+      </c>
+      <c r="G43" t="s">
+        <v>42</v>
+      </c>
+      <c r="H43">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" t="s">
+        <v>14</v>
+      </c>
+      <c r="B44" t="s">
+        <v>85</v>
+      </c>
+      <c r="C44">
+        <v>1996</v>
+      </c>
+      <c r="D44" t="s">
+        <v>16</v>
+      </c>
+      <c r="E44" t="s">
+        <v>11</v>
+      </c>
+      <c r="F44">
+        <v>74</v>
+      </c>
+      <c r="G44" t="s">
+        <v>42</v>
+      </c>
+      <c r="H44">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="s">
+        <v>27</v>
+      </c>
+      <c r="B45" t="s">
+        <v>86</v>
+      </c>
+      <c r="C45">
+        <v>2004</v>
+      </c>
+      <c r="D45" t="s">
+        <v>16</v>
+      </c>
+      <c r="E45" t="s">
+        <v>11</v>
+      </c>
+      <c r="F45">
+        <v>72</v>
+      </c>
+      <c r="G45" t="s">
+        <v>42</v>
+      </c>
+      <c r="H45">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" t="s">
+        <v>87</v>
+      </c>
+      <c r="B46" t="s">
+        <v>88</v>
+      </c>
+      <c r="C46">
+        <v>1985</v>
+      </c>
+      <c r="D46" t="s">
+        <v>41</v>
+      </c>
+      <c r="E46" t="s">
+        <v>89</v>
+      </c>
+      <c r="F46">
+        <v>0</v>
+      </c>
+      <c r="G46" t="s">
+        <v>42</v>
+      </c>
+      <c r="H46">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="s">
+        <v>90</v>
+      </c>
+      <c r="B47" t="s">
+        <v>91</v>
+      </c>
+      <c r="C47">
+        <v>1959</v>
+      </c>
+      <c r="D47" t="s">
+        <v>41</v>
+      </c>
+      <c r="E47" t="s">
+        <v>92</v>
+      </c>
+      <c r="F47">
+        <v>0</v>
+      </c>
+      <c r="G47" t="s">
+        <v>42</v>
+      </c>
+      <c r="H47">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <Application>NPOI</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>NPOI</dc:creator>
 </coreProperties>
 </file>
 