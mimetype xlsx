--- v1 (2026-07-09)
+++ v2 (2026-08-25)
@@ -7,51 +7,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <workbookPr autoCompressPictures="1"/>
   <bookViews>
     <workbookView tabRatio="600"/>
   </bookViews>
   <sheets>
     <sheet name="Wanderpreis" sheetId="1" r:id="rId3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="223" uniqueCount="93">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="253" uniqueCount="106">
   <si>
     <t xml:space="preserve">Name</t>
   </si>
   <si>
     <t xml:space="preserve">Vorname</t>
   </si>
   <si>
     <t xml:space="preserve">Jahrgang</t>
   </si>
   <si>
     <t xml:space="preserve">Sportgeraet</t>
   </si>
   <si>
     <t xml:space="preserve">Verein</t>
   </si>
   <si>
     <t xml:space="preserve">HD</t>
   </si>
   <si>
     <t xml:space="preserve">BestND</t>
   </si>
   <si>
     <t xml:space="preserve">Total</t>
   </si>
   <si>
@@ -60,237 +60,276 @@
   <si>
     <t xml:space="preserve">Othmar</t>
   </si>
   <si>
     <t xml:space="preserve">FG</t>
   </si>
   <si>
     <t xml:space="preserve">Bettwiesen-Tobel Schlossschützen</t>
   </si>
   <si>
     <t xml:space="preserve">Hollenstein</t>
   </si>
   <si>
     <t xml:space="preserve">Daniel</t>
   </si>
   <si>
     <t xml:space="preserve">Meier</t>
   </si>
   <si>
     <t xml:space="preserve">Martin</t>
   </si>
   <si>
     <t xml:space="preserve">Stgw 90</t>
   </si>
   <si>
+    <t xml:space="preserve">Zahnd</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Heinz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stgw 57-03</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bussnang S</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ausderau</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stefan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Widler</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Paul</t>
+  </si>
+  <si>
     <t xml:space="preserve">Hubert</t>
   </si>
   <si>
-    <t xml:space="preserve">Stgw 57-03</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Saxer</t>
   </si>
   <si>
     <t xml:space="preserve">Yves</t>
   </si>
   <si>
     <t xml:space="preserve">Andreas</t>
   </si>
   <si>
     <t xml:space="preserve">Koster</t>
   </si>
   <si>
+    <t xml:space="preserve">Blindenbacher</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bruno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zihlschlacht FSG</t>
+  </si>
+  <si>
     <t xml:space="preserve">Flammer</t>
   </si>
   <si>
     <t xml:space="preserve">Roman</t>
   </si>
   <si>
     <t xml:space="preserve">Koster - Thoma</t>
   </si>
   <si>
     <t xml:space="preserve">Iris</t>
   </si>
   <si>
     <t xml:space="preserve">Granwehr</t>
   </si>
   <si>
     <t xml:space="preserve">Sandra</t>
   </si>
   <si>
     <t xml:space="preserve">Falk</t>
   </si>
   <si>
     <t xml:space="preserve">Susanne</t>
   </si>
   <si>
+    <t xml:space="preserve">Mäder</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jörg</t>
+  </si>
+  <si>
     <t xml:space="preserve">Strässle</t>
   </si>
   <si>
     <t xml:space="preserve">Lia</t>
   </si>
   <si>
     <t xml:space="preserve">Peter</t>
   </si>
   <si>
     <t xml:space="preserve">Eugen</t>
   </si>
   <si>
     <t xml:space="preserve">Höneisen</t>
   </si>
   <si>
     <t xml:space="preserve">Aurelia</t>
   </si>
   <si>
     <t xml:space="preserve">Portmann</t>
   </si>
   <si>
     <t xml:space="preserve">Hugo</t>
   </si>
   <si>
     <t xml:space="preserve">Krähemann</t>
   </si>
   <si>
     <t xml:space="preserve">Markus</t>
   </si>
   <si>
     <t xml:space="preserve">Stagw</t>
   </si>
   <si>
     <t xml:space="preserve"/>
   </si>
   <si>
+    <t xml:space="preserve">Hengartner</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Florian</t>
+  </si>
+  <si>
     <t xml:space="preserve">Koller</t>
   </si>
   <si>
     <t xml:space="preserve">Albert</t>
   </si>
   <si>
     <t xml:space="preserve">Jucker</t>
   </si>
   <si>
     <t xml:space="preserve">Margrith</t>
   </si>
   <si>
+    <t xml:space="preserve">Fröhli</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Norbert</t>
+  </si>
+  <si>
     <t xml:space="preserve">Oertig</t>
   </si>
   <si>
     <t xml:space="preserve">Gamper</t>
   </si>
   <si>
     <t xml:space="preserve">Silvan</t>
   </si>
   <si>
     <t xml:space="preserve">Bosshard</t>
   </si>
   <si>
     <t xml:space="preserve">Rolf</t>
   </si>
   <si>
     <t xml:space="preserve">Kreis</t>
   </si>
   <si>
-    <t xml:space="preserve">Zihlschlacht FSG</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Jessica</t>
   </si>
   <si>
     <t xml:space="preserve">Ramon</t>
   </si>
   <si>
     <t xml:space="preserve">Thalmann</t>
   </si>
   <si>
     <t xml:space="preserve">Elia</t>
   </si>
   <si>
     <t xml:space="preserve">Amriswil SG</t>
   </si>
   <si>
     <t xml:space="preserve">Zumsteg</t>
   </si>
   <si>
     <t xml:space="preserve">Widmer</t>
   </si>
   <si>
     <t xml:space="preserve">Erhard</t>
   </si>
   <si>
     <t xml:space="preserve">Keller</t>
   </si>
   <si>
     <t xml:space="preserve">Felix</t>
   </si>
   <si>
     <t xml:space="preserve">Brühlmann</t>
   </si>
   <si>
     <t xml:space="preserve">Tschirky</t>
   </si>
   <si>
     <t xml:space="preserve">Kurt</t>
   </si>
   <si>
     <t xml:space="preserve">Egli</t>
   </si>
   <si>
     <t xml:space="preserve">Jost</t>
   </si>
   <si>
-    <t xml:space="preserve">Blindenbacher</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Bruno</t>
+    <t xml:space="preserve">Hugentobler</t>
   </si>
   <si>
     <t xml:space="preserve">Jan</t>
   </si>
   <si>
     <t xml:space="preserve">Schimke</t>
   </si>
   <si>
     <t xml:space="preserve">Julian</t>
   </si>
   <si>
     <t xml:space="preserve">Sager</t>
   </si>
   <si>
     <t xml:space="preserve">Angela</t>
   </si>
   <si>
     <t xml:space="preserve">Liz</t>
   </si>
   <si>
     <t xml:space="preserve">Bernhard</t>
   </si>
   <si>
     <t xml:space="preserve">Stadler</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">Stefan</t>
   </si>
   <si>
     <t xml:space="preserve">Willy</t>
   </si>
   <si>
     <t xml:space="preserve">Sutter</t>
   </si>
   <si>
     <t xml:space="preserve">Christian</t>
   </si>
   <si>
     <t xml:space="preserve">Mancarella</t>
   </si>
   <si>
     <t xml:space="preserve">Antonio</t>
   </si>
   <si>
     <t xml:space="preserve">Daniela</t>
   </si>
   <si>
     <t xml:space="preserve">Janine</t>
   </si>
   <si>
     <t xml:space="preserve">Schmid</t>
   </si>
@@ -455,1163 +494,1345 @@
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4">
         <v>1987</v>
       </c>
       <c r="D4" t="s">
         <v>16</v>
       </c>
       <c r="E4" t="s">
         <v>11</v>
       </c>
       <c r="F4">
         <v>94</v>
       </c>
       <c r="G4">
         <v>97</v>
       </c>
       <c r="H4">
         <v>191</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="B5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C5">
         <v>1964</v>
       </c>
       <c r="D5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E5" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="F5">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="G5">
         <v>95</v>
       </c>
       <c r="H5">
-        <v>189</v>
+        <v>190</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
+        <v>21</v>
+      </c>
+      <c r="B6" t="s">
+        <v>22</v>
+      </c>
+      <c r="C6">
+        <v>1994</v>
+      </c>
+      <c r="D6" t="s">
         <v>19</v>
       </c>
-      <c r="B6" t="s">
+      <c r="E6" t="s">
         <v>20</v>
       </c>
-      <c r="C6">
-[...7 lines deleted...]
-      </c>
       <c r="F6">
-        <v>89</v>
+        <v>95</v>
       </c>
       <c r="G6">
         <v>94</v>
       </c>
       <c r="H6">
-        <v>183</v>
+        <v>189</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="B7" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="C7">
-        <v>1993</v>
+        <v>1961</v>
       </c>
       <c r="D7" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="E7" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="F7">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="G7">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="H7">
-        <v>182</v>
+        <v>189</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="B8" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="C8">
-        <v>1968</v>
+        <v>1964</v>
       </c>
       <c r="D8" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E8" t="s">
         <v>11</v>
       </c>
       <c r="F8">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="G8">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="H8">
-        <v>181</v>
+        <v>189</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="B9" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="C9">
-        <v>1977</v>
+        <v>2003</v>
       </c>
       <c r="D9" t="s">
         <v>16</v>
       </c>
       <c r="E9" t="s">
         <v>11</v>
       </c>
       <c r="F9">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="G9">
-        <v>87</v>
+        <v>94</v>
       </c>
       <c r="H9">
-        <v>178</v>
+        <v>183</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="B10" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="C10">
-        <v>1977</v>
+        <v>1993</v>
       </c>
       <c r="D10" t="s">
         <v>16</v>
       </c>
       <c r="E10" t="s">
         <v>11</v>
       </c>
       <c r="F10">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="G10">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="H10">
-        <v>178</v>
+        <v>182</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B11" t="s">
-        <v>28</v>
+        <v>15</v>
       </c>
       <c r="C11">
-        <v>1978</v>
+        <v>1968</v>
       </c>
       <c r="D11" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="E11" t="s">
         <v>11</v>
       </c>
       <c r="F11">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="G11">
-        <v>83</v>
+        <v>93</v>
       </c>
       <c r="H11">
-        <v>173</v>
+        <v>181</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B12" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C12">
-        <v>1964</v>
+        <v>1971</v>
       </c>
       <c r="D12" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="E12" t="s">
-        <v>11</v>
+        <v>32</v>
       </c>
       <c r="F12">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="G12">
-        <v>84</v>
+        <v>93</v>
       </c>
       <c r="H12">
-        <v>170</v>
+        <v>180</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="B13" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="C13">
-        <v>2005</v>
+        <v>1977</v>
       </c>
       <c r="D13" t="s">
         <v>16</v>
       </c>
       <c r="E13" t="s">
         <v>11</v>
       </c>
       <c r="F13">
-        <v>82</v>
+        <v>91</v>
       </c>
       <c r="G13">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="H13">
-        <v>165</v>
+        <v>178</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B14" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="C14">
-        <v>1945</v>
+        <v>1977</v>
       </c>
       <c r="D14" t="s">
         <v>16</v>
       </c>
       <c r="E14" t="s">
         <v>11</v>
       </c>
       <c r="F14">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="G14">
-        <v>78</v>
+        <v>89</v>
       </c>
       <c r="H14">
-        <v>164</v>
+        <v>178</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="B15" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="C15">
-        <v>2011</v>
+        <v>1978</v>
       </c>
       <c r="D15" t="s">
         <v>16</v>
       </c>
       <c r="E15" t="s">
         <v>11</v>
       </c>
       <c r="F15">
-        <v>77</v>
+        <v>90</v>
       </c>
       <c r="G15">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="H15">
-        <v>163</v>
+        <v>173</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B16" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C16">
-        <v>1949</v>
+        <v>1964</v>
       </c>
       <c r="D16" t="s">
         <v>16</v>
       </c>
       <c r="E16" t="s">
         <v>11</v>
       </c>
       <c r="F16">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="G16">
         <v>84</v>
       </c>
       <c r="H16">
-        <v>162</v>
+        <v>170</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B17" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="C17">
-        <v>1965</v>
+        <v>1975</v>
       </c>
       <c r="D17" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
       <c r="E17" t="s">
-        <v>11</v>
+        <v>32</v>
       </c>
       <c r="F17">
-        <v>96</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>84</v>
+      </c>
+      <c r="G17">
+        <v>85</v>
       </c>
       <c r="H17">
-        <v>96</v>
+        <v>169</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>43</v>
       </c>
       <c r="B18" t="s">
         <v>44</v>
       </c>
       <c r="C18">
-        <v>1961</v>
+        <v>2005</v>
       </c>
       <c r="D18" t="s">
         <v>16</v>
       </c>
       <c r="E18" t="s">
         <v>11</v>
       </c>
       <c r="F18">
-        <v>95</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>82</v>
+      </c>
+      <c r="G18">
+        <v>83</v>
       </c>
       <c r="H18">
-        <v>95</v>
+        <v>165</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>45</v>
       </c>
       <c r="B19" t="s">
         <v>46</v>
       </c>
       <c r="C19">
-        <v>1959</v>
+        <v>1945</v>
       </c>
       <c r="D19" t="s">
         <v>16</v>
       </c>
       <c r="E19" t="s">
         <v>11</v>
       </c>
       <c r="F19">
-        <v>95</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>86</v>
+      </c>
+      <c r="G19">
+        <v>78</v>
       </c>
       <c r="H19">
-        <v>95</v>
+        <v>164</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>47</v>
       </c>
       <c r="B20" t="s">
-        <v>33</v>
+        <v>48</v>
       </c>
       <c r="C20">
-        <v>1984</v>
+        <v>2011</v>
       </c>
       <c r="D20" t="s">
         <v>16</v>
       </c>
       <c r="E20" t="s">
         <v>11</v>
       </c>
       <c r="F20">
-        <v>94</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>77</v>
+      </c>
+      <c r="G20">
+        <v>86</v>
       </c>
       <c r="H20">
-        <v>94</v>
+        <v>163</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B21" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C21">
-        <v>1991</v>
+        <v>1949</v>
       </c>
       <c r="D21" t="s">
         <v>16</v>
       </c>
       <c r="E21" t="s">
         <v>11</v>
       </c>
       <c r="F21">
-        <v>93</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>78</v>
+      </c>
+      <c r="G21">
+        <v>84</v>
       </c>
       <c r="H21">
-        <v>93</v>
+        <v>162</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B22" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C22">
-        <v>1981</v>
+        <v>1965</v>
       </c>
       <c r="D22" t="s">
-        <v>41</v>
+        <v>53</v>
       </c>
       <c r="E22" t="s">
         <v>11</v>
       </c>
       <c r="F22">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="G22" t="s">
-        <v>42</v>
+        <v>54</v>
       </c>
       <c r="H22">
-        <v>93</v>
+        <v>96</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B23" t="s">
-        <v>33</v>
+        <v>56</v>
       </c>
       <c r="C23">
-        <v>1964</v>
+        <v>1989</v>
       </c>
       <c r="D23" t="s">
-        <v>18</v>
+        <v>53</v>
       </c>
       <c r="E23" t="s">
-        <v>53</v>
+        <v>32</v>
       </c>
       <c r="F23">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="G23" t="s">
-        <v>42</v>
+        <v>54</v>
       </c>
       <c r="H23">
-        <v>93</v>
+        <v>95</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
-        <v>12</v>
+        <v>57</v>
       </c>
       <c r="B24" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="C24">
-        <v>1993</v>
+        <v>1961</v>
       </c>
       <c r="D24" t="s">
         <v>16</v>
       </c>
       <c r="E24" t="s">
         <v>11</v>
       </c>
       <c r="F24">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="G24" t="s">
-        <v>42</v>
+        <v>54</v>
       </c>
       <c r="H24">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
-        <v>22</v>
+        <v>59</v>
       </c>
       <c r="B25" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="C25">
-        <v>2002</v>
+        <v>1959</v>
       </c>
       <c r="D25" t="s">
         <v>16</v>
       </c>
       <c r="E25" t="s">
         <v>11</v>
       </c>
       <c r="F25">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="G25" t="s">
-        <v>42</v>
+        <v>54</v>
       </c>
       <c r="H25">
-        <v>91</v>
+        <v>95</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="B26" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="C26">
-        <v>2001</v>
+        <v>1957</v>
       </c>
       <c r="D26" t="s">
-        <v>16</v>
+        <v>53</v>
       </c>
       <c r="E26" t="s">
-        <v>58</v>
+        <v>20</v>
       </c>
       <c r="F26">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="G26" t="s">
-        <v>42</v>
+        <v>54</v>
       </c>
       <c r="H26">
-        <v>91</v>
+        <v>95</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="B27" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="C27">
-        <v>1970</v>
+        <v>1984</v>
       </c>
       <c r="D27" t="s">
         <v>16</v>
       </c>
       <c r="E27" t="s">
         <v>11</v>
       </c>
       <c r="F27">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="G27" t="s">
-        <v>42</v>
+        <v>54</v>
       </c>
       <c r="H27">
-        <v>90</v>
+        <v>94</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="B28" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="C28">
-        <v>1960</v>
+        <v>1991</v>
       </c>
       <c r="D28" t="s">
         <v>16</v>
       </c>
       <c r="E28" t="s">
         <v>11</v>
       </c>
       <c r="F28">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="G28" t="s">
-        <v>42</v>
+        <v>54</v>
       </c>
       <c r="H28">
-        <v>90</v>
+        <v>93</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="B29" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="C29">
-        <v>1954</v>
+        <v>1981</v>
       </c>
       <c r="D29" t="s">
-        <v>16</v>
+        <v>53</v>
       </c>
       <c r="E29" t="s">
         <v>11</v>
       </c>
       <c r="F29">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="G29" t="s">
-        <v>42</v>
+        <v>54</v>
       </c>
       <c r="H29">
-        <v>89</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="B30" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="C30">
-        <v>1946</v>
+        <v>1964</v>
       </c>
       <c r="D30" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="E30" t="s">
-        <v>53</v>
+        <v>32</v>
       </c>
       <c r="F30">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="G30" t="s">
-        <v>42</v>
+        <v>54</v>
       </c>
       <c r="H30">
-        <v>89</v>
+        <v>93</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
-        <v>65</v>
+        <v>12</v>
       </c>
       <c r="B31" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="C31">
-        <v>1971</v>
+        <v>1993</v>
       </c>
       <c r="D31" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="E31" t="s">
         <v>11</v>
       </c>
       <c r="F31">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="G31" t="s">
-        <v>42</v>
+        <v>54</v>
       </c>
       <c r="H31">
-        <v>88</v>
+        <v>92</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
-        <v>67</v>
+        <v>29</v>
       </c>
       <c r="B32" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="C32">
-        <v>1968</v>
+        <v>2002</v>
       </c>
       <c r="D32" t="s">
         <v>16</v>
       </c>
       <c r="E32" t="s">
         <v>11</v>
       </c>
       <c r="F32">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="G32" t="s">
-        <v>42</v>
+        <v>54</v>
       </c>
       <c r="H32">
-        <v>88</v>
+        <v>91</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="B33" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="C33">
-        <v>1971</v>
+        <v>2001</v>
       </c>
       <c r="D33" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="E33" t="s">
-        <v>53</v>
+        <v>73</v>
       </c>
       <c r="F33">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="G33" t="s">
-        <v>42</v>
+        <v>54</v>
       </c>
       <c r="H33">
-        <v>87</v>
+        <v>91</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
-        <v>56</v>
+        <v>74</v>
       </c>
       <c r="B34" t="s">
-        <v>71</v>
+        <v>45</v>
       </c>
       <c r="C34">
-        <v>2004</v>
+        <v>1970</v>
       </c>
       <c r="D34" t="s">
         <v>16</v>
       </c>
       <c r="E34" t="s">
         <v>11</v>
       </c>
       <c r="F34">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="G34" t="s">
-        <v>42</v>
+        <v>54</v>
       </c>
       <c r="H34">
-        <v>86</v>
+        <v>90</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
-        <v>27</v>
+        <v>75</v>
       </c>
       <c r="B35" t="s">
-        <v>51</v>
+        <v>76</v>
       </c>
       <c r="C35">
-        <v>1971</v>
+        <v>1960</v>
       </c>
       <c r="D35" t="s">
         <v>16</v>
       </c>
       <c r="E35" t="s">
         <v>11</v>
       </c>
       <c r="F35">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="G35" t="s">
-        <v>42</v>
+        <v>54</v>
       </c>
       <c r="H35">
-        <v>86</v>
+        <v>90</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="B36" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="C36">
-        <v>1988</v>
+        <v>1954</v>
       </c>
       <c r="D36" t="s">
         <v>16</v>
       </c>
       <c r="E36" t="s">
         <v>11</v>
       </c>
       <c r="F36">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="G36" t="s">
-        <v>42</v>
+        <v>54</v>
       </c>
       <c r="H36">
-        <v>85</v>
+        <v>89</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="B37" t="s">
-        <v>75</v>
+        <v>52</v>
       </c>
       <c r="C37">
-        <v>1986</v>
+        <v>1946</v>
       </c>
       <c r="D37" t="s">
         <v>16</v>
       </c>
       <c r="E37" t="s">
-        <v>53</v>
+        <v>32</v>
       </c>
       <c r="F37">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="G37" t="s">
-        <v>42</v>
+        <v>54</v>
       </c>
       <c r="H37">
-        <v>85</v>
+        <v>89</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
-        <v>12</v>
+        <v>80</v>
       </c>
       <c r="B38" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="C38">
-        <v>1962</v>
+        <v>1971</v>
       </c>
       <c r="D38" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="E38" t="s">
         <v>11</v>
       </c>
       <c r="F38">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="G38" t="s">
-        <v>42</v>
+        <v>54</v>
       </c>
       <c r="H38">
-        <v>84</v>
+        <v>88</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
-        <v>8</v>
+        <v>82</v>
       </c>
       <c r="B39" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="C39">
-        <v>1948</v>
+        <v>1968</v>
       </c>
       <c r="D39" t="s">
         <v>16</v>
       </c>
       <c r="E39" t="s">
         <v>11</v>
       </c>
       <c r="F39">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="G39" t="s">
-        <v>42</v>
+        <v>54</v>
       </c>
       <c r="H39">
-        <v>83</v>
+        <v>88</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="B40" t="s">
-        <v>79</v>
+        <v>46</v>
       </c>
       <c r="C40">
-        <v>1963</v>
+        <v>1952</v>
       </c>
       <c r="D40" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E40" t="s">
-        <v>53</v>
+        <v>20</v>
       </c>
       <c r="F40">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="G40" t="s">
-        <v>42</v>
+        <v>54</v>
       </c>
       <c r="H40">
-        <v>82</v>
+        <v>87</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
-        <v>35</v>
+        <v>71</v>
       </c>
       <c r="B41" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="C41">
-        <v>1947</v>
+        <v>2004</v>
       </c>
       <c r="D41" t="s">
         <v>16</v>
       </c>
       <c r="E41" t="s">
         <v>11</v>
       </c>
       <c r="F41">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="G41" t="s">
-        <v>42</v>
+        <v>54</v>
       </c>
       <c r="H41">
-        <v>82</v>
+        <v>86</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
-        <v>81</v>
+        <v>37</v>
       </c>
       <c r="B42" t="s">
-        <v>82</v>
+        <v>67</v>
       </c>
       <c r="C42">
-        <v>1960</v>
+        <v>1971</v>
       </c>
       <c r="D42" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="E42" t="s">
         <v>11</v>
       </c>
       <c r="F42">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="G42" t="s">
-        <v>42</v>
+        <v>54</v>
       </c>
       <c r="H42">
-        <v>81</v>
+        <v>86</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="B43" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="C43">
-        <v>1977</v>
+        <v>1988</v>
       </c>
       <c r="D43" t="s">
         <v>16</v>
       </c>
       <c r="E43" t="s">
         <v>11</v>
       </c>
       <c r="F43">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="G43" t="s">
-        <v>42</v>
+        <v>54</v>
       </c>
       <c r="H43">
-        <v>78</v>
+        <v>85</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
-        <v>14</v>
+        <v>88</v>
       </c>
       <c r="B44" t="s">
+        <v>89</v>
+      </c>
+      <c r="C44">
+        <v>1986</v>
+      </c>
+      <c r="D44" t="s">
+        <v>16</v>
+      </c>
+      <c r="E44" t="s">
+        <v>32</v>
+      </c>
+      <c r="F44">
         <v>85</v>
       </c>
-      <c r="C44">
-[...10 lines deleted...]
-      </c>
       <c r="G44" t="s">
-        <v>42</v>
+        <v>54</v>
       </c>
       <c r="H44">
-        <v>74</v>
+        <v>85</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="B45" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="C45">
-        <v>2004</v>
+        <v>1962</v>
       </c>
       <c r="D45" t="s">
         <v>16</v>
       </c>
       <c r="E45" t="s">
         <v>11</v>
       </c>
       <c r="F45">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="G45" t="s">
-        <v>42</v>
+        <v>54</v>
       </c>
       <c r="H45">
-        <v>72</v>
+        <v>84</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
-        <v>87</v>
+        <v>8</v>
       </c>
       <c r="B46" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="C46">
-        <v>1985</v>
+        <v>1948</v>
       </c>
       <c r="D46" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
       <c r="E46" t="s">
-        <v>89</v>
+        <v>11</v>
       </c>
       <c r="F46">
-        <v>0</v>
+        <v>83</v>
       </c>
       <c r="G46" t="s">
-        <v>42</v>
+        <v>54</v>
       </c>
       <c r="H46">
-        <v>0</v>
+        <v>83</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B47" t="s">
-        <v>91</v>
+        <v>22</v>
       </c>
       <c r="C47">
+        <v>1963</v>
+      </c>
+      <c r="D47" t="s">
+        <v>19</v>
+      </c>
+      <c r="E47" t="s">
+        <v>32</v>
+      </c>
+      <c r="F47">
+        <v>82</v>
+      </c>
+      <c r="G47" t="s">
+        <v>54</v>
+      </c>
+      <c r="H47">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="s">
+        <v>47</v>
+      </c>
+      <c r="B48" t="s">
+        <v>93</v>
+      </c>
+      <c r="C48">
+        <v>1947</v>
+      </c>
+      <c r="D48" t="s">
+        <v>16</v>
+      </c>
+      <c r="E48" t="s">
+        <v>11</v>
+      </c>
+      <c r="F48">
+        <v>82</v>
+      </c>
+      <c r="G48" t="s">
+        <v>54</v>
+      </c>
+      <c r="H48">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="s">
+        <v>94</v>
+      </c>
+      <c r="B49" t="s">
+        <v>95</v>
+      </c>
+      <c r="C49">
+        <v>1960</v>
+      </c>
+      <c r="D49" t="s">
+        <v>19</v>
+      </c>
+      <c r="E49" t="s">
+        <v>11</v>
+      </c>
+      <c r="F49">
+        <v>81</v>
+      </c>
+      <c r="G49" t="s">
+        <v>54</v>
+      </c>
+      <c r="H49">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" t="s">
+        <v>96</v>
+      </c>
+      <c r="B50" t="s">
+        <v>97</v>
+      </c>
+      <c r="C50">
+        <v>1977</v>
+      </c>
+      <c r="D50" t="s">
+        <v>16</v>
+      </c>
+      <c r="E50" t="s">
+        <v>11</v>
+      </c>
+      <c r="F50">
+        <v>78</v>
+      </c>
+      <c r="G50" t="s">
+        <v>54</v>
+      </c>
+      <c r="H50">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="s">
+        <v>14</v>
+      </c>
+      <c r="B51" t="s">
+        <v>98</v>
+      </c>
+      <c r="C51">
+        <v>1996</v>
+      </c>
+      <c r="D51" t="s">
+        <v>16</v>
+      </c>
+      <c r="E51" t="s">
+        <v>11</v>
+      </c>
+      <c r="F51">
+        <v>74</v>
+      </c>
+      <c r="G51" t="s">
+        <v>54</v>
+      </c>
+      <c r="H51">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" t="s">
+        <v>37</v>
+      </c>
+      <c r="B52" t="s">
+        <v>99</v>
+      </c>
+      <c r="C52">
+        <v>2004</v>
+      </c>
+      <c r="D52" t="s">
+        <v>16</v>
+      </c>
+      <c r="E52" t="s">
+        <v>11</v>
+      </c>
+      <c r="F52">
+        <v>72</v>
+      </c>
+      <c r="G52" t="s">
+        <v>54</v>
+      </c>
+      <c r="H52">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="s">
+        <v>100</v>
+      </c>
+      <c r="B53" t="s">
+        <v>101</v>
+      </c>
+      <c r="C53">
+        <v>1985</v>
+      </c>
+      <c r="D53" t="s">
+        <v>53</v>
+      </c>
+      <c r="E53" t="s">
+        <v>102</v>
+      </c>
+      <c r="F53">
+        <v>0</v>
+      </c>
+      <c r="G53" t="s">
+        <v>54</v>
+      </c>
+      <c r="H53">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" t="s">
+        <v>103</v>
+      </c>
+      <c r="B54" t="s">
+        <v>104</v>
+      </c>
+      <c r="C54">
         <v>1959</v>
       </c>
-      <c r="D47" t="s">
-[...5 lines deleted...]
-      <c r="F47">
+      <c r="D54" t="s">
+        <v>53</v>
+      </c>
+      <c r="E54" t="s">
+        <v>105</v>
+      </c>
+      <c r="F54">
         <v>0</v>
       </c>
-      <c r="G47" t="s">
-[...2 lines deleted...]
-      <c r="H47">
+      <c r="G54" t="s">
+        <v>54</v>
+      </c>
+      <c r="H54">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <Application>NPOI</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>NPOI</dc:creator>
 </coreProperties>
 </file>